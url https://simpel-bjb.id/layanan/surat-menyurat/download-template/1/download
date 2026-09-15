--- v0 (2026-04-16)
+++ v1 (2026-09-15)
@@ -53,51 +53,93 @@
         </w:rPr>
         <w:t xml:space="preserve"> TIDAK MEMILIKI RUMAH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D966616" w14:textId="77777777" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00451C99">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="442001B9" w14:textId="41845E8F" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00927431" w:rsidP="00742ECD">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Saya yang bertandatangan dibawah ini:</w:t>
+        <w:t xml:space="preserve">Saya yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>bertandatangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dibawah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3008"/>
         <w:gridCol w:w="303"/>
         <w:gridCol w:w="5761"/>
       </w:tblGrid>
       <w:tr w:rsidR="00451C99" w:rsidRPr="00742ECD" w14:paraId="5E86EF2D" w14:textId="77777777" w:rsidTr="00742ECD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1658" w:type="pct"/>
@@ -149,51 +191,65 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00451C99" w:rsidRPr="00742ECD" w14:paraId="02D6C53E" w14:textId="77777777" w:rsidTr="00742ECD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1658" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2545BF59" w14:textId="43AE0F77" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00742ECD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Tempat, Tanggal Lahir</w:t>
+              <w:t xml:space="preserve">Tempat, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00742ECD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Tanggal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00742ECD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lahir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="167" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7FCA6DB4" w14:textId="07941316" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00742ECD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="pct"/>
@@ -265,52 +321,60 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00927431" w:rsidRPr="00742ECD" w14:paraId="1647F9B0" w14:textId="77777777" w:rsidTr="00742ECD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1658" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="580150FD" w14:textId="7D5F1C57" w:rsidR="00927431" w:rsidRPr="00742ECD" w:rsidRDefault="00927431" w:rsidP="00742ECD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Pendidikan Terakhir</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Pendidikan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Terakhir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="167" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="458CD1A7" w14:textId="77777777" w:rsidR="00927431" w:rsidRPr="00742ECD" w:rsidRDefault="00927431" w:rsidP="00742ECD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4653C20B" w14:textId="77777777" w:rsidR="00927431" w:rsidRDefault="00927431" w:rsidP="00742ECD">
             <w:pPr>
@@ -371,56 +435,58 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EAA0F64" w14:textId="77777777" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00742ECD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00451C99" w:rsidRPr="00742ECD" w14:paraId="3A68CE69" w14:textId="77777777" w:rsidTr="00742ECD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1658" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1CA2D177" w14:textId="692CC6AA" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00742ECD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00742ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pekerjaan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="167" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2D4A95A1" w14:textId="75CE6004" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00742ECD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="pct"/>
             <w:tcBorders>
@@ -500,104 +566,716 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3060CD6D" w14:textId="77777777" w:rsidR="00927431" w:rsidRPr="00742ECD" w:rsidRDefault="00927431" w:rsidP="00742ECD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="523652AD" w14:textId="1BB89208" w:rsidR="00451C99" w:rsidRDefault="00927431" w:rsidP="00927431">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Menyatakan dengan sebenarnya bahwa sampai dengan saat ini saya yang bernama _______________________ belum memiliki rumah sampai pada surat pernyataan ini dibuat.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Menyatakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sebenarnya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>bahwa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sampai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>saat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>saya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>bernama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>belum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>memiliki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rumah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sampai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>surat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pernyataan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dibuat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A7DEDC" w14:textId="69770394" w:rsidR="00927431" w:rsidRDefault="00927431" w:rsidP="00927431">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Surat penyataan ini saya buat untuk keperluan : ___________________________________</w:t>
+        <w:t xml:space="preserve">Surat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>penyataan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>saya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> buat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>keperluan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB97426" w14:textId="15D12F3E" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00927431">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00742ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demiki</w:t>
       </w:r>
       <w:r w:rsidR="00742ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00742ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00927431">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> surat pernyataan ini dibuat dengan sebenarnya dan apabila dikemudian hari ternyata tidak benar maka saya bersedia dituntut sesuai dengan ketentuan hukum yang berlaku.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>surat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pernyataan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dibuat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sebenarnya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>apabila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dikemudian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ternyata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>benar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>maka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>saya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>bersedia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dituntut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sesuai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ketentuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hukum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>berlaku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00927431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B98EA61" w14:textId="77777777" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00742ECD">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -633,57 +1311,127 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>__________</w:t>
             </w:r>
             <w:r w:rsidR="00742ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
             <w:r w:rsidRPr="00742ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>, __________202__</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00451C99" w:rsidRPr="00742ECD" w14:paraId="2A5A22FB" w14:textId="77777777" w:rsidTr="00742ECD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA5DC90" w14:textId="77777777" w:rsidR="00742ECD" w:rsidRPr="00742ECD" w:rsidRDefault="00742ECD" w:rsidP="00742ECD">
-            <w:pPr>
+          <w:p w14:paraId="4C171588" w14:textId="77777777" w:rsidR="00A40DBB" w:rsidRDefault="00A40DBB" w:rsidP="00A40DBB">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mengetahui</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CA1EA42" w14:textId="77777777" w:rsidR="00A40DBB" w:rsidRDefault="00A40DBB" w:rsidP="00A40DBB">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ketua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RT_____ / RW _____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BF556E4" w14:textId="77777777" w:rsidR="00A40DBB" w:rsidRDefault="00A40DBB" w:rsidP="00A40DBB">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E1356C0" w14:textId="77777777" w:rsidR="00A40DBB" w:rsidRDefault="00A40DBB" w:rsidP="00A40DBB">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EA5DC90" w14:textId="16F3C936" w:rsidR="00742ECD" w:rsidRPr="00742ECD" w:rsidRDefault="00A40DBB" w:rsidP="00A40DBB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742ECD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="07342C95" w14:textId="0B9BD8BE" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00742ECD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3DC8B7FA" w14:textId="77777777" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00742ECD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -815,61 +1563,63 @@
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="2D94EDD0" w14:textId="3528DD4C" w:rsidR="00742ECD" w:rsidRPr="00742ECD" w:rsidRDefault="00742ECD" w:rsidP="00742ECD">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
+                                  <w:proofErr w:type="spellStart"/>
                                   <w:r w:rsidRPr="00742ECD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>Meterai</w:t>
                                   </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
                                 </w:p>
                                 <w:p w14:paraId="4AD89E7C" w14:textId="03DB5588" w:rsidR="00742ECD" w:rsidRPr="00742ECD" w:rsidRDefault="00742ECD" w:rsidP="00742ECD">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00742ECD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>10.000</w:t>
                                   </w:r>
@@ -891,61 +1641,63 @@
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="2E684F01" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:31.35pt;margin-top:10.65pt;width:56.7pt;height:42.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB16LLxeAIAAE0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20H6T6COkWQoMOA&#10;oi3aDj0rslQbkEWNUmJnv36U7DhFW+ww7GJTIvlIPpK6uOxbw/YKfQO25MVZzpmyEqrGPpf85+PV&#10;p6+c+SBsJQxYVfKD8vxy+fHDRecWagY1mEohIxDrF50reR2CW2SZl7VqhT8DpywpNWArAh3xOatQ&#10;dITemmyW55+zDrByCFJ5T7ebQcmXCV9rJcOt1l4FZkpOuYX0xfTdxm+2vBCLZxSubuSYhviHLFrR&#10;WAo6QW1EEGyHzRuotpEIHnQ4k9BmoHUjVaqBqinyV9U81MKpVAuR491Ek/9/sPJm/+DukGjonF94&#10;EmMVvcY2/ik/1ieyDhNZqg9M0uUXoj8nSiWpzudFPktkZidnhz58V9CyKJQcqReJIrG/9oECkunR&#10;JMaycNUYk/phbLyIyo3wNdsLal5FUuwWeUV1dko3SeFgVHQy9l5p1lSU4CxFS5Ok1gYHGCGlsqEY&#10;VLWo1HBdnMdaBvjJYwxGgBFZU3YT9ggQp/Qt9gAz2kdXlQZxcs7/ltjgPHmkyGDD5Nw2FvA9AENV&#10;jZEH+yNJAzWRpdBvezKJ4haqwx0yhGEjvJNXDfF9LXy4E0grQJ2ltQ639NEGupLDKHFWA/5+7z7a&#10;02SSlrOOVqrk/tdOoOLM/LA0s9+K+TzuYDrMz2mAOMOXmu1Ljd21a6DGF/SAOJnEaB/MUdQI7RNt&#10;/ypGJZWwkmKXXAY8HtZhWHV6P6RarZIZ7Z0T4do+OBnBI8Fx0h77J4FunNVAQ34Dx/UTi1cjO9hG&#10;TwurXQDdpHk+8TpSTzubZmh8X+Kj8PKcrE6v4PIPAAAA//8DAFBLAwQUAAYACAAAACEANygBG94A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vEMBDF74LfIYzgzU3/YFZq06UsKIKCWAWv2WZs&#10;is2kNtm2fnuzJ/f2hvd47zflbrUDm3HyvSMJ6SYBhtQ63VMn4eP94eYOmA+KtBocoYRf9LCrLi9K&#10;VWi30BvOTehYLCFfKAkmhLHg3LcGrfIbNyJF78tNVoV4Th3Xk1piuR14liSCW9VTXDBqxL3B9rs5&#10;Wgn55/NT0PnrXNc/C6YvZi8e20bK66u1vgcWcA3/YTjhR3SoItPBHUl7NkgQ2TYmJWRpDuzkb0UK&#10;7BBFIm6BVyU//6D6AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHXosvF4AgAATQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADcoARveAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
                       <v:stroke dashstyle="dash"/>
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="2D94EDD0" w14:textId="3528DD4C" w:rsidR="00742ECD" w:rsidRPr="00742ECD" w:rsidRDefault="00742ECD" w:rsidP="00742ECD">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00742ECD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Meterai</w:t>
                             </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                           <w:p w14:paraId="4AD89E7C" w14:textId="03DB5588" w:rsidR="00742ECD" w:rsidRPr="00742ECD" w:rsidRDefault="00742ECD" w:rsidP="00742ECD">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00742ECD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>10.000</w:t>
                             </w:r>
@@ -1050,52 +1802,60 @@
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
       <w:tr w:rsidR="00451C99" w:rsidRPr="00742ECD" w14:paraId="49033F1C" w14:textId="77777777" w:rsidTr="00231152">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="706B0513" w14:textId="546FCA8A" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00231152">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:ind w:hanging="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Nama</w:t>
             </w:r>
             <w:r w:rsidR="00231152">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> saksi</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00231152">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>saksi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="54AE97D2" w14:textId="74354B01" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00231152">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Tanda Tangan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00451C99" w:rsidRPr="00742ECD" w14:paraId="6A6724D8" w14:textId="77777777" w:rsidTr="00231152">
         <w:tc>
           <w:tcPr>
@@ -1208,79 +1968,82 @@
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00451C99"/>
     <w:rsid w:val="00231152"/>
     <w:rsid w:val="002A6F74"/>
     <w:rsid w:val="002B48F9"/>
     <w:rsid w:val="00451C99"/>
     <w:rsid w:val="004D24FE"/>
     <w:rsid w:val="0063180F"/>
     <w:rsid w:val="00742ECD"/>
+    <w:rsid w:val="007630A6"/>
     <w:rsid w:val="00840A98"/>
     <w:rsid w:val="00896839"/>
     <w:rsid w:val="008A3371"/>
     <w:rsid w:val="00927431"/>
     <w:rsid w:val="00943470"/>
     <w:rsid w:val="0098371B"/>
     <w:rsid w:val="009C59D9"/>
+    <w:rsid w:val="00A40DBB"/>
     <w:rsid w:val="00CB5A12"/>
     <w:rsid w:val="00F96147"/>
     <w:rsid w:val="00FD3C62"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2521,69 +3284,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>125</Words>
-  <Characters>719</Characters>
+  <Words>136</Words>
+  <Characters>777</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>843</CharactersWithSpaces>
+  <CharactersWithSpaces>912</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>hi Bedjo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>