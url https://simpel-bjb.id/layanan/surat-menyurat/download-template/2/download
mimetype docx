--- v0 (2026-04-16)
+++ v1 (2026-06-19)
@@ -1356,64 +1356,76 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00451C99" w:rsidRPr="00742ECD" w14:paraId="2A5A22FB" w14:textId="77777777" w:rsidTr="00742ECD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6B2806E9" w14:textId="3E21118D" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00B57791">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00742ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Mengetahui</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="74F5A64C" w14:textId="77777777" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00B57791">
+          <w:p w14:paraId="74F5A64C" w14:textId="6298B036" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00B57791">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00742ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Katua</w:t>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="00710510">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742ECD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>tua</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00742ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> RT _____ RW _____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1855F648" w14:textId="77777777" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00B57791">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="248E09C5" w14:textId="77777777" w:rsidR="00451C99" w:rsidRDefault="00451C99" w:rsidP="00B57791">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -1990,73 +2002,75 @@
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00451C99"/>
     <w:rsid w:val="00231152"/>
     <w:rsid w:val="00233351"/>
     <w:rsid w:val="002A6F74"/>
     <w:rsid w:val="00451C99"/>
     <w:rsid w:val="004D24FE"/>
     <w:rsid w:val="0063180F"/>
+    <w:rsid w:val="00710510"/>
     <w:rsid w:val="00742ECD"/>
+    <w:rsid w:val="007630A6"/>
     <w:rsid w:val="00840A98"/>
     <w:rsid w:val="008A3371"/>
     <w:rsid w:val="00944F7A"/>
     <w:rsid w:val="00B57791"/>
     <w:rsid w:val="00BD697C"/>
     <w:rsid w:val="00CB5A12"/>
     <w:rsid w:val="00F96147"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>