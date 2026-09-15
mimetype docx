--- v0 (2026-04-16)
+++ v1 (2026-09-15)
@@ -1423,57 +1423,127 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>__________</w:t>
             </w:r>
             <w:r w:rsidR="00742ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
             <w:r w:rsidRPr="00742ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>, __________202__</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00451C99" w:rsidRPr="00742ECD" w14:paraId="2A5A22FB" w14:textId="77777777" w:rsidTr="00742ECD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA5DC90" w14:textId="77777777" w:rsidR="00742ECD" w:rsidRPr="00742ECD" w:rsidRDefault="00742ECD" w:rsidP="00742ECD">
-            <w:pPr>
+          <w:p w14:paraId="45FC1D55" w14:textId="77777777" w:rsidR="002F71AF" w:rsidRDefault="002F71AF" w:rsidP="002F71AF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mengetahui</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73FE25DC" w14:textId="77777777" w:rsidR="002F71AF" w:rsidRDefault="002F71AF" w:rsidP="002F71AF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ketua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RT_____ / RW _____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77FF5CE8" w14:textId="77777777" w:rsidR="002F71AF" w:rsidRDefault="002F71AF" w:rsidP="002F71AF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76054AE5" w14:textId="77777777" w:rsidR="002F71AF" w:rsidRDefault="002F71AF" w:rsidP="002F71AF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EA5DC90" w14:textId="4417180C" w:rsidR="00742ECD" w:rsidRPr="00742ECD" w:rsidRDefault="002F71AF" w:rsidP="002F71AF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742ECD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="07342C95" w14:textId="0B9BD8BE" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00742ECD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3DC8B7FA" w14:textId="77777777" w:rsidR="00451C99" w:rsidRPr="00742ECD" w:rsidRDefault="00451C99" w:rsidP="00742ECD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -2010,74 +2080,76 @@
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00451C99"/>
     <w:rsid w:val="00231152"/>
     <w:rsid w:val="002A6F74"/>
     <w:rsid w:val="002B48F9"/>
+    <w:rsid w:val="002F71AF"/>
     <w:rsid w:val="00451C99"/>
     <w:rsid w:val="004D24FE"/>
     <w:rsid w:val="00524D52"/>
     <w:rsid w:val="0063180F"/>
     <w:rsid w:val="00742ECD"/>
+    <w:rsid w:val="007630A6"/>
     <w:rsid w:val="00840A98"/>
     <w:rsid w:val="00896839"/>
     <w:rsid w:val="008A3371"/>
     <w:rsid w:val="008B5485"/>
     <w:rsid w:val="00927431"/>
     <w:rsid w:val="00943470"/>
     <w:rsid w:val="0098371B"/>
     <w:rsid w:val="009C59D9"/>
     <w:rsid w:val="00BF280A"/>
     <w:rsid w:val="00CB5A12"/>
     <w:rsid w:val="00E0696C"/>
     <w:rsid w:val="00F96147"/>
     <w:rsid w:val="00FD3C62"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3328,69 +3400,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>140</Words>
-  <Characters>798</Characters>
+  <Words>150</Words>
+  <Characters>857</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>937</CharactersWithSpaces>
+  <CharactersWithSpaces>1005</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>hi Bedjo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>