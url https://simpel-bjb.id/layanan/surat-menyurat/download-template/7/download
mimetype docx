--- v0 (2026-04-16)
+++ v1 (2026-09-15)
@@ -348,58 +348,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2187" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="48A637BD" w14:textId="77777777" w:rsidR="00A1327F" w:rsidRDefault="00A1327F" w:rsidP="0024743D">
             <w:pPr>
               <w:spacing w:line="324" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Lurah _________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BF83A92" w14:textId="77777777" w:rsidR="00A1327F" w:rsidRDefault="00A1327F" w:rsidP="0024743D">
-[...6 lines deleted...]
-          </w:p>
           <w:p w14:paraId="2BB52148" w14:textId="77777777" w:rsidR="00A1327F" w:rsidRDefault="00A1327F" w:rsidP="0024743D">
             <w:pPr>
               <w:spacing w:line="324" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>di-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1807E3C5" w14:textId="5ECA95E8" w:rsidR="00A1327F" w:rsidRDefault="00A1327F" w:rsidP="0024743D">
             <w:pPr>
               <w:spacing w:line="324" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -938,58 +930,50 @@
             <w:tcW w:w="156" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4115AD96" w14:textId="09C087DF" w:rsidR="00A1327F" w:rsidRPr="00742ECD" w:rsidRDefault="00A1327F" w:rsidP="0024743D">
             <w:pPr>
               <w:spacing w:line="324" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3281" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6737D1F4" w14:textId="77777777" w:rsidR="00A1327F" w:rsidRDefault="00A1327F" w:rsidP="0024743D">
-[...6 lines deleted...]
-          </w:p>
           <w:p w14:paraId="77B11786" w14:textId="77777777" w:rsidR="00A1327F" w:rsidRPr="00742ECD" w:rsidRDefault="00A1327F" w:rsidP="0024743D">
             <w:pPr>
               <w:spacing w:line="324" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A1327F" w:rsidRPr="00742ECD" w14:paraId="1026482C" w14:textId="77777777" w:rsidTr="00A1327F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="161" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1E80AA8A" w14:textId="77777777" w:rsidR="00A1327F" w:rsidRPr="00742ECD" w:rsidRDefault="00A1327F" w:rsidP="0024743D">
             <w:pPr>
               <w:spacing w:line="324" w:lineRule="auto"/>
               <w:ind w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1312,76 +1296,69 @@
             <w:tcW w:w="156" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1E935845" w14:textId="36BE5EB2" w:rsidR="00A1327F" w:rsidRPr="00742ECD" w:rsidRDefault="00A1327F" w:rsidP="0024743D">
             <w:pPr>
               <w:spacing w:line="324" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742ECD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3281" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4043943A" w14:textId="77777777" w:rsidR="00A1327F" w:rsidRDefault="00A1327F" w:rsidP="0024743D">
-[...6 lines deleted...]
-          </w:p>
           <w:p w14:paraId="15AE01F2" w14:textId="77777777" w:rsidR="00A1327F" w:rsidRDefault="00A1327F" w:rsidP="0024743D">
             <w:pPr>
               <w:spacing w:line="324" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="523652AD" w14:textId="080CB94A" w:rsidR="00451C99" w:rsidRDefault="008E4E3D" w:rsidP="0024743D">
+    <w:p w14:paraId="523652AD" w14:textId="080CB94A" w:rsidR="00451C99" w:rsidRPr="00E63BC5" w:rsidRDefault="008E4E3D" w:rsidP="0024743D">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="324" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Menyatakan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -1528,483 +1505,552 @@
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="00A1327F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="00A1327F" w:rsidRPr="00742ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="00A1327F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Surat </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>pernyataan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ini</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>saya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> buat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>sebenar-benarnya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> dan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>berani</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>disumpah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>bila</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>diperlukan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> dan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>saya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>bersedia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>mempertanggungjawabkannya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Apabila</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>keterangan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>pernyataan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ini</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>benar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>palsu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>maka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>saya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>bersedia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00742ECD">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>dituntut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00742ECD">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>dimuka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00742ECD">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>pengadilan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00742ECD">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>sesuai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00742ECD">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00742ECD">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>undang-undang</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00742ECD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00742ECD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>berlaku</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>melampirkan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00451C99" w:rsidRPr="00742ECD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00451C99" w:rsidRPr="00E63BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="039E4277" w14:textId="4EA04E97" w:rsidR="008E4E3D" w:rsidRDefault="008E4E3D" w:rsidP="0024743D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="324" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Surat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -2483,126 +2529,112 @@
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4819"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A1327F" w14:paraId="6275C59B" w14:textId="77777777" w:rsidTr="0024743D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0DAC1A41" w14:textId="77777777" w:rsidR="00A1327F" w:rsidRDefault="00A1327F" w:rsidP="0024743D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yang </w:t>
+              <w:t xml:space="preserve">Yang Membuat </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Membuat</w:t>
+              <w:t>Pernyataan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1E4BF153" w14:textId="1E1047C3" w:rsidR="00A1327F" w:rsidRDefault="00A1327F" w:rsidP="0024743D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Nama Suami dan </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Pernyataan</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>Isteri</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A1327F" w14:paraId="1EECEE9D" w14:textId="77777777" w:rsidTr="0024743D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60BD57A3" w14:textId="0F2B701D" w:rsidR="0024743D" w:rsidRDefault="0024743D" w:rsidP="0024743D">
+          <w:p w14:paraId="6913372E" w14:textId="6E0704E3" w:rsidR="0024743D" w:rsidRDefault="0024743D" w:rsidP="0024743D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AB21489" wp14:editId="7F4C0079">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AB21489" wp14:editId="639C9072">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2619375</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>146050</wp:posOffset>
+                        <wp:posOffset>85090</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="719455" cy="541020"/>
                       <wp:effectExtent l="0" t="0" r="23495" b="11430"/>
                       <wp:wrapNone/>
                       <wp:docPr id="63739934" name="Rectangle 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="719455" cy="541020"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:prstDash val="dash"/>
                                 <a:extLst>
                                   <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                                     <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="2650216993">
                                       <a:custGeom>
@@ -2745,51 +2777,51 @@
                                     <w:t>10.000</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="6AB21489" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:206.25pt;margin-top:11.5pt;width:56.65pt;height:42.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+XAogegIAAE0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSp2jEqUlSBmCYh&#10;QMDEs+vYJJLj885uk+7X7+ykKQK0h2kvydl3993583c+v+hbw3YKfQO25MVJzpmyEqrGvpT859P1&#10;l2+c+SBsJQxYVfK98vxi9fnTeeeWagY1mEohIxDrl50reR2CW2aZl7VqhT8Bpyw5NWArAi3xJatQ&#10;dITemmyW51+zDrByCFJ5T7tXg5OvEr7WSoY7rb0KzJScegvpi+m7id9sdS6WLyhc3cixDfEPXbSi&#10;sVR0groSQbAtNu+g2kYieNDhREKbgdaNVOkMdJoif3Oax1o4lc5C5Hg30eT/H6y83T26eyQaOueX&#10;nsx4il5jG//UH+sTWfuJLNUHJmnztDibLxacSXIt5kU+S2Rmx2SHPnxX0LJolBzpLhJFYnfjAxWk&#10;0ENIrGXhujEm3YexcSM6r4Sv2U7Q5VVkxduirOjOju0mK+yNiknGPijNmooanKVqSUnq0uAAI6RU&#10;NhSDqxaVGraLRZ4f+p8yxmIEGJE1dTdhjwBRpe+xhy7H+JiqkhCn5PxvjQ3JU0aqDDZMyW1jAT8C&#10;MHSqsfIQfyBpoCayFPpNTyHR3EC1v0eGMEyEd/K6Ib5vhA/3AmkEaFhorMMdfbSBruQwWpzVgL8/&#10;2o/xpEzyctbRSJXc/9oKVJyZH5Y0e1bM53EG02K+OCXFMHzt2bz22G17CXTxBT0gTiYzxgdzMDVC&#10;+0zTv45VySWspNollwEPi8swjDq9H1Kt1ymM5s6JcGMfnYzgkeCotKf+WaAbtRpI5LdwGD+xfCPZ&#10;ITZmWlhvA+gm6fnI60g9zWzS0Pi+xEfh9TpFHV/B1R8AAAD//wMAUEsDBBQABgAIAAAAIQCZA2PZ&#10;3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8hjODNTZvaZalNl7KgCApiFbxm&#10;m7EpNkltsm39944n9zjMx3vfK/erHdiMU+i9k5BuEmDoWq9710l4f7u/2QELUTmtBu9Qwg8G2FeX&#10;F6UqtF/cK85N7BiFuFAoCSbGseA8tAatChs/oqPfp5+sinROHdeTWijcDlwkyZZb1TtqMGrEg8H2&#10;qzlZCdnH02PU2ctc198Lps/msH1oGymvr9b6DljENf7D8KdP6lCR09GfnA5skHCbipxQCSKjTQTk&#10;IqctRyKTnQBelfx8QvULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPlwKIHoCAABNBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmQNj2d4AAAAK&#10;AQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
+                    <v:rect w14:anchorId="6AB21489" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:206.25pt;margin-top:6.7pt;width:56.65pt;height:42.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+XAogegIAAE0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSp2jEqUlSBmCYh&#10;QMDEs+vYJJLj885uk+7X7+ykKQK0h2kvydl3993583c+v+hbw3YKfQO25MVJzpmyEqrGvpT859P1&#10;l2+c+SBsJQxYVfK98vxi9fnTeeeWagY1mEohIxDrl50reR2CW2aZl7VqhT8Bpyw5NWArAi3xJatQ&#10;dITemmyW51+zDrByCFJ5T7tXg5OvEr7WSoY7rb0KzJScegvpi+m7id9sdS6WLyhc3cixDfEPXbSi&#10;sVR0groSQbAtNu+g2kYieNDhREKbgdaNVOkMdJoif3Oax1o4lc5C5Hg30eT/H6y83T26eyQaOueX&#10;nsx4il5jG//UH+sTWfuJLNUHJmnztDibLxacSXIt5kU+S2Rmx2SHPnxX0LJolBzpLhJFYnfjAxWk&#10;0ENIrGXhujEm3YexcSM6r4Sv2U7Q5VVkxduirOjOju0mK+yNiknGPijNmooanKVqSUnq0uAAI6RU&#10;NhSDqxaVGraLRZ4f+p8yxmIEGJE1dTdhjwBRpe+xhy7H+JiqkhCn5PxvjQ3JU0aqDDZMyW1jAT8C&#10;MHSqsfIQfyBpoCayFPpNTyHR3EC1v0eGMEyEd/K6Ib5vhA/3AmkEaFhorMMdfbSBruQwWpzVgL8/&#10;2o/xpEzyctbRSJXc/9oKVJyZH5Y0e1bM53EG02K+OCXFMHzt2bz22G17CXTxBT0gTiYzxgdzMDVC&#10;+0zTv45VySWspNollwEPi8swjDq9H1Kt1ymM5s6JcGMfnYzgkeCotKf+WaAbtRpI5LdwGD+xfCPZ&#10;ITZmWlhvA+gm6fnI60g9zWzS0Pi+xEfh9TpFHV/B1R8AAAD//wMAUEsDBBQABgAIAAAAIQAfStQB&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9dS8QwEEXfBf9DGME3N/3YlrU2XcqCIigsVsHX&#10;bDM2xSapTbat/97xSR+He7hzbrlfzcBmnHzvrIB4EwFD2zrV207A2+v9zQ6YD9IqOTiLAr7Rw766&#10;vChlodxiX3BuQseoxPpCCtAhjAXnvtVopN+4ES1lH24yMtA5dVxNcqFyM/AkinJuZG/pg5YjHjS2&#10;n83ZCEjfnx6DSo9zXX8tGD/rQ/7QNkJcX631HbCAa/iD4Vef1KEip5M7W+XZIGAbJxmhFKRbYARk&#10;SUZbTgJudznwquT/F1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD5cCiB6AgAATQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB9K1AHfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
                       <v:stroke dashstyle="dash"/>
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="0C5E5966" w14:textId="77777777" w:rsidR="0024743D" w:rsidRPr="00742ECD" w:rsidRDefault="0024743D" w:rsidP="0024743D">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00742ECD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
@@ -2809,200 +2841,263 @@
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00742ECD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>10.000</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B88B0E6" w14:textId="65BA3510" w:rsidR="0024743D" w:rsidRDefault="0024743D" w:rsidP="0024743D">
+          <w:p w14:paraId="0493046D" w14:textId="1EB27751" w:rsidR="0024743D" w:rsidRDefault="0024743D" w:rsidP="0024743D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6913372E" w14:textId="49ABBE02" w:rsidR="0024743D" w:rsidRDefault="0024743D" w:rsidP="0024743D">
+          <w:p w14:paraId="08A884F2" w14:textId="77777777" w:rsidR="0024743D" w:rsidRDefault="0024743D" w:rsidP="0024743D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0493046D" w14:textId="1EB27751" w:rsidR="0024743D" w:rsidRDefault="0024743D" w:rsidP="0024743D">
+          <w:p w14:paraId="1CED5173" w14:textId="77777777" w:rsidR="0024743D" w:rsidRDefault="0024743D" w:rsidP="0024743D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="08A884F2" w14:textId="77777777" w:rsidR="0024743D" w:rsidRDefault="0024743D" w:rsidP="0024743D">
-[...17 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="4A2DFA97" w14:textId="77777777" w:rsidR="0024743D" w:rsidRDefault="0024743D" w:rsidP="00E63BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(________________________________)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A28A7C6" w14:textId="575A798D" w:rsidR="0024743D" w:rsidRPr="0024743D" w:rsidRDefault="0024743D" w:rsidP="0024743D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2E39DB44" w14:textId="263660C7" w:rsidR="00A1327F" w:rsidRDefault="00A1327F" w:rsidP="0024743D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1140"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45D032E4" w14:textId="1690EDDB" w:rsidR="00A1327F" w:rsidRDefault="00A1327F" w:rsidP="0024743D">
+          <w:p w14:paraId="11438989" w14:textId="77777777" w:rsidR="0024743D" w:rsidRDefault="0024743D" w:rsidP="0024743D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1140"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B2DA484" w14:textId="77777777" w:rsidR="0024743D" w:rsidRDefault="0024743D" w:rsidP="0024743D">
+          <w:p w14:paraId="70761E79" w14:textId="77777777" w:rsidR="0024743D" w:rsidRDefault="0024743D" w:rsidP="0024743D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1140"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11438989" w14:textId="77777777" w:rsidR="0024743D" w:rsidRDefault="0024743D" w:rsidP="0024743D">
+          <w:p w14:paraId="49E0A008" w14:textId="77777777" w:rsidR="00A1327F" w:rsidRDefault="00A1327F" w:rsidP="0024743D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1140"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70761E79" w14:textId="77777777" w:rsidR="0024743D" w:rsidRDefault="0024743D" w:rsidP="0024743D">
-[...20 lines deleted...]
-          </w:p>
           <w:p w14:paraId="14B92C80" w14:textId="44F5E8B8" w:rsidR="00A1327F" w:rsidRDefault="0024743D" w:rsidP="0024743D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1140"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(________________________________)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E63BC5" w14:paraId="1A87883B" w14:textId="77777777" w:rsidTr="00E63BC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDA6695" w14:textId="77777777" w:rsidR="00E63BC5" w:rsidRDefault="00E63BC5" w:rsidP="00E63BC5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mengetahui</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="719E51C5" w14:textId="77777777" w:rsidR="00E63BC5" w:rsidRDefault="00E63BC5" w:rsidP="00E63BC5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ketua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RT_____ / RW _____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61B3E521" w14:textId="77777777" w:rsidR="00E63BC5" w:rsidRDefault="00E63BC5" w:rsidP="00E63BC5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A483251" w14:textId="77777777" w:rsidR="00E63BC5" w:rsidRDefault="00E63BC5" w:rsidP="00E63BC5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D56805F" w14:textId="2D7BB8DF" w:rsidR="00E63BC5" w:rsidRDefault="00E63BC5" w:rsidP="00E63BC5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1140"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742ECD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D74C030" w14:textId="77777777" w:rsidR="00451C99" w:rsidRPr="00231152" w:rsidRDefault="00451C99" w:rsidP="0024743D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00451C99" w:rsidRPr="00231152" w:rsidSect="00A1327F">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="284" w:left="1134" w:header="720" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -3206,78 +3301,80 @@
       <w:pPr>
         <w:ind w:left="5292" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6012" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="979964119">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="620191184">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00451C99"/>
     <w:rsid w:val="0015585F"/>
     <w:rsid w:val="00231152"/>
     <w:rsid w:val="0024743D"/>
     <w:rsid w:val="002A6F74"/>
     <w:rsid w:val="00451C99"/>
     <w:rsid w:val="004D24FE"/>
     <w:rsid w:val="00742ECD"/>
+    <w:rsid w:val="007630A6"/>
     <w:rsid w:val="00840A98"/>
     <w:rsid w:val="008A3371"/>
     <w:rsid w:val="008E4E3D"/>
     <w:rsid w:val="00A1327F"/>
     <w:rsid w:val="00CB5A12"/>
+    <w:rsid w:val="00E63BC5"/>
     <w:rsid w:val="00F96147"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4515,69 +4612,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>187</Words>
-  <Characters>1068</Characters>
+  <Words>197</Words>
+  <Characters>1124</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1253</CharactersWithSpaces>
+  <CharactersWithSpaces>1319</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>hi Bedjo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>