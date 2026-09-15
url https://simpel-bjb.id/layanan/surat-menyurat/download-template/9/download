--- v0 (2026-04-16)
+++ v1 (2026-09-15)
@@ -746,57 +746,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB1367" w:rsidRPr="00742ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="00DB1367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="00DB1367" w:rsidRPr="00742ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="00DB1367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>___________</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">___________, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DB1367" w:rsidRPr="00DB1367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>belum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DB1367" w:rsidRPr="00DB1367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DB1367" w:rsidRPr="00DB1367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pernah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DB1367" w:rsidRPr="00DB1367">
         <w:rPr>
@@ -1319,63 +1313,93 @@
         <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4819"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB1367" w14:paraId="146BD9F5" w14:textId="77777777" w:rsidTr="0024743D">
+      <w:tr w:rsidR="00DB1367" w14:paraId="146BD9F5" w14:textId="77777777" w:rsidTr="00BB3B3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB4BD3C" w14:textId="77777777" w:rsidR="00DB1367" w:rsidRDefault="00DB1367" w:rsidP="0024743D">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0FC5206B" w14:textId="22E64012" w:rsidR="00BB3B3F" w:rsidRDefault="00BB3B3F" w:rsidP="00BB3B3F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mengetahui</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6EB4BD3C" w14:textId="04E97C36" w:rsidR="00DB1367" w:rsidRDefault="00BB3B3F" w:rsidP="00BB3B3F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ketua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RT_____ / RW _____</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5B4D4319" w14:textId="77777777" w:rsidR="00DB1367" w:rsidRDefault="00DB1367" w:rsidP="00DB1367">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1140"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Banjarbaru</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -1421,59 +1445,101 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pemohon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A1327F" w14:paraId="1EECEE9D" w14:textId="77777777" w:rsidTr="0024743D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A28A7C6" w14:textId="124ECBBD" w:rsidR="0024743D" w:rsidRPr="0024743D" w:rsidRDefault="0024743D" w:rsidP="0024743D">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="48E6D461" w14:textId="77777777" w:rsidR="00BB3B3F" w:rsidRDefault="00BB3B3F" w:rsidP="00BB3B3F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A6E5E76" w14:textId="77777777" w:rsidR="00BB3B3F" w:rsidRDefault="00BB3B3F" w:rsidP="00BB3B3F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17A4A8A3" w14:textId="77777777" w:rsidR="00BB3B3F" w:rsidRDefault="00BB3B3F" w:rsidP="00BB3B3F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="572AAACF" w14:textId="77777777" w:rsidR="00BB3B3F" w:rsidRDefault="00BB3B3F" w:rsidP="00BB3B3F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A28A7C6" w14:textId="12430563" w:rsidR="0024743D" w:rsidRPr="0024743D" w:rsidRDefault="00BB3B3F" w:rsidP="00BB3B3F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>(________________________________)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2E39DB44" w14:textId="24793B00" w:rsidR="00A1327F" w:rsidRDefault="00A1327F" w:rsidP="0024743D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1140"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45D032E4" w14:textId="59D92685" w:rsidR="00A1327F" w:rsidRDefault="00DB1367" w:rsidP="0024743D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1140"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2051,55 +2117,57 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00451C99"/>
     <w:rsid w:val="0015585F"/>
     <w:rsid w:val="00231152"/>
     <w:rsid w:val="0024743D"/>
     <w:rsid w:val="002A6F74"/>
     <w:rsid w:val="00451C99"/>
     <w:rsid w:val="004D24FE"/>
     <w:rsid w:val="00742ECD"/>
+    <w:rsid w:val="007630A6"/>
     <w:rsid w:val="00840A98"/>
     <w:rsid w:val="008A3371"/>
     <w:rsid w:val="008E4E3D"/>
     <w:rsid w:val="00A1327F"/>
     <w:rsid w:val="00B77D40"/>
+    <w:rsid w:val="00BB3B3F"/>
     <w:rsid w:val="00CB5A12"/>
     <w:rsid w:val="00DB1367"/>
     <w:rsid w:val="00F96147"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3339,69 +3407,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>110</Words>
-  <Characters>627</Characters>
+  <Words>120</Words>
+  <Characters>690</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>736</CharactersWithSpaces>
+  <CharactersWithSpaces>809</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>hi Bedjo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>